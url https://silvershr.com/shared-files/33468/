--- v0 (2026-04-17)
+++ v1 (2026-07-20)
@@ -666,51 +666,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>changed</w:t>
       </w:r>
       <w:r w:rsidR="00DC3660">
         <w:t xml:space="preserve"> for reasons(s)</w:t>
       </w:r>
       <w:r w:rsidR="009413EC">
         <w:t xml:space="preserve"> checked below</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B165138" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00335FF5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="252"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B165139" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00235480">
+    <w:p w14:paraId="0B165139" w14:textId="3821E2E4" w:rsidR="00335FF5" w:rsidRDefault="00235480">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6217"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="1008"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487531520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B165162" wp14:editId="0B165163">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1326099</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>14819</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="84455" cy="159385"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -740,60 +740,60 @@
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Courier New"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Courier New"/>
                                 <w:spacing w:val="-10"/>
                               </w:rPr>
                               <w:t>o</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0B165162">
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="0B165162" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textbox 5" style="position:absolute;left:0;text-align:left;margin-left:104.4pt;margin-top:1.15pt;width:6.65pt;height:12.55pt;z-index:-15784960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7GnzlkwEAABkDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGOEzEMvSPxD1HuNO2yRWXU6QpYgZBW&#10;sNKyH5Bmks6ISRzstDP9e5x02iK4rbg4Tuw8+z17fTf6XhwsUgehlovZXAobDDRd2NXy+cfnNysp&#10;KOnQ6B6CreXRkrzbvH61HmJlb6CFvrEoGCRQNcRatinFSikyrfWaZhBt4KAD9DrxFXeqQT0wuu/V&#10;zXz+Tg2ATUQwlohf709BuSn4zlmTvjtHNom+ltxbKhaL3WarNmtd7VDHtjNTG/oFXXjdBS56gbrX&#10;SYs9dv9A+c4gELg0M+AVONcZWzgwm8X8LzZPrY62cGFxKF5kov8Ha74dnuIjijR+hJEHWEhQfADz&#10;k1gbNUSqppysKVXE2Zno6NDnkykI/sjaHi962jEJw4+r29vlUgrDkcXy/dvVMsutrn8jUvpiwYvs&#10;1BJ5WqW+PjxQOqWeU6ZWTtVzH2ncjpyS3S00R6Yw8BRrSb/2Gq0U/dfAMuWRnx08O9uzg6n/BGUx&#10;MpMAH/YJXFcqX3Gnyqx/6X3alTzgP+8l67rRm98AAAD//wMAUEsDBBQABgAIAAAAIQATGnGA3QAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN2ASglxqgrBCQmRhgNHJ94m&#10;VuN1iN02/D3LCW6zmtXMm2Iz+0GccIoukIblQoFAaoN11Gn4qF9u1iBiMmTNEAg1fGOETXl5UZjc&#10;hjNVeNqlTnAIxdxo6FMacylj26M3cRFGJPb2YfIm8Tl10k7mzOF+kJlSK+mNI27ozYhPPbaH3dFr&#10;2H5S9ey+3pr3al+5un5Q9Lo6aH19NW8fQSSc098z/OIzOpTM1IQj2SgGDZlaM3picQuC/SzLliAa&#10;Fvd3IMtC/h9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7GnzlkwEAABkDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQATGnGA3QAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAO0DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA9wQAAAAA&#10;">
+              <v:shape id="Textbox 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:104.4pt;margin-top:1.15pt;width:6.65pt;height:12.55pt;z-index:-15784960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7GnzlkwEAABkDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGOEzEMvSPxD1HuNO2yRWXU6QpYgZBW&#10;sNKyH5Bmks6ISRzstDP9e5x02iK4rbg4Tuw8+z17fTf6XhwsUgehlovZXAobDDRd2NXy+cfnNysp&#10;KOnQ6B6CreXRkrzbvH61HmJlb6CFvrEoGCRQNcRatinFSikyrfWaZhBt4KAD9DrxFXeqQT0wuu/V&#10;zXz+Tg2ATUQwlohf709BuSn4zlmTvjtHNom+ltxbKhaL3WarNmtd7VDHtjNTG/oFXXjdBS56gbrX&#10;SYs9dv9A+c4gELg0M+AVONcZWzgwm8X8LzZPrY62cGFxKF5kov8Ha74dnuIjijR+hJEHWEhQfADz&#10;k1gbNUSqppysKVXE2Zno6NDnkykI/sjaHi962jEJw4+r29vlUgrDkcXy/dvVMsutrn8jUvpiwYvs&#10;1BJ5WqW+PjxQOqWeU6ZWTtVzH2ncjpyS3S00R6Yw8BRrSb/2Gq0U/dfAMuWRnx08O9uzg6n/BGUx&#10;MpMAH/YJXFcqX3Gnyqx/6X3alTzgP+8l67rRm98AAAD//wMAUEsDBBQABgAIAAAAIQATGnGA3QAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN2ASglxqgrBCQmRhgNHJ94m&#10;VuN1iN02/D3LCW6zmtXMm2Iz+0GccIoukIblQoFAaoN11Gn4qF9u1iBiMmTNEAg1fGOETXl5UZjc&#10;hjNVeNqlTnAIxdxo6FMacylj26M3cRFGJPb2YfIm8Tl10k7mzOF+kJlSK+mNI27ozYhPPbaH3dFr&#10;2H5S9ey+3pr3al+5un5Q9Lo6aH19NW8fQSSc098z/OIzOpTM1IQj2SgGDZlaM3picQuC/SzLliAa&#10;Fvd3IMtC/h9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7GnzlkwEAABkDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQATGnGA3QAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAO0DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA9wQAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="00335FF5" w:rsidRDefault="00235480" w14:paraId="50C773C6" w14:textId="77777777">
+                    <w:p w14:paraId="0B165180" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00235480">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Courier New"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Courier New"/>
                           <w:spacing w:val="-10"/>
                         </w:rPr>
                         <w:t>o</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -953,70 +953,76 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>voluntary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>resignation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00FD19BA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>effective:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B16513A" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00335FF5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="252"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B16513B" w14:textId="61598607" w:rsidR="00335FF5" w:rsidRDefault="00235480">
+    <w:p w14:paraId="0B16513B" w14:textId="75614E9E" w:rsidR="00335FF5" w:rsidRDefault="00235480">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7294"/>
         </w:tabs>
         <w:ind w:left="1008"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487529984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B165166" wp14:editId="0B165167">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1326099</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>14356</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="84455" cy="159385"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -1045,56 +1051,56 @@
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Courier New"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Courier New"/>
                                 <w:spacing w:val="-10"/>
                               </w:rPr>
                               <w:t>o</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:shape id="Textbox 9" style="position:absolute;left:0;text-align:left;margin-left:104.4pt;margin-top:1.15pt;width:6.65pt;height:12.55pt;z-index:-15786496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAk8XplwEAACADAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNO2yRSVqugJWIKQV&#10;rLTsB7iO3VjEHjPjNunfM3bTFsFtxcUez4yf33vj9d3oe3EwSA5CIxezuRQmaGhd2DXy+cfnNysp&#10;KKnQqh6CaeTRkLzbvH61HmJtbqCDvjUoGCRQPcRGdinFuqpId8YrmkE0gYsW0KvER9xVLaqB0X1f&#10;3czn76oBsI0I2hBx9v5UlJuCb63R6bu1ZJLoG8ncUlmxrNu8Vpu1qneoYuf0REO9gIVXLvCjF6h7&#10;lZTYo/sHyjuNQGDTTIOvwFqnTdHAahbzv9Q8dSqaooXNoXixif4frP52eIqPKNL4EUYeYBFB8QH0&#10;T2JvqiFSPfVkT6km7s5CR4s+7yxB8EX29njx04xJaE6ubm+XSyk0VxbL929Xy2x3db0bkdIXA17k&#10;oJHI0yrvq8MDpVPruWWicno980jjdhSuzZS5M2e20B5ZycDDbCT92is0UvRfA7uVJ38O8BxszwGm&#10;/hOU/5EFBfiwT2BdIXDFnQjwGIqE6cvkOf95Ll3Xj735DQAA//8DAFBLAwQUAAYACAAAACEAExpx&#10;gN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdgEoJcaoKwQkJkYYD&#10;RyfeJlbjdYjdNvw9ywlus5rVzJtiM/tBnHCKLpCG5UKBQGqDddRp+KhfbtYgYjJkzRAINXxjhE15&#10;eVGY3IYzVXjapU5wCMXcaOhTGnMpY9ujN3ERRiT29mHyJvE5ddJO5szhfpCZUivpjSNu6M2ITz22&#10;h93Ra9h+UvXsvt6a92pfubp+UPS6Omh9fTVvH0EknNPfM/ziMzqUzNSEI9koBg2ZWjN6YnELgv0s&#10;y5YgGhb3dyDLQv4fUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgJPF6ZcBAAAgAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAExpxgN0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" w14:anchorId="0B165166">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0B165166" id="Textbox 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:104.4pt;margin-top:1.15pt;width:6.65pt;height:12.55pt;z-index:-15786496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAk8XplwEAACADAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNO2yRSVqugJWIKQV&#10;rLTsB7iO3VjEHjPjNunfM3bTFsFtxcUez4yf33vj9d3oe3EwSA5CIxezuRQmaGhd2DXy+cfnNysp&#10;KKnQqh6CaeTRkLzbvH61HmJtbqCDvjUoGCRQPcRGdinFuqpId8YrmkE0gYsW0KvER9xVLaqB0X1f&#10;3czn76oBsI0I2hBx9v5UlJuCb63R6bu1ZJLoG8ncUlmxrNu8Vpu1qneoYuf0REO9gIVXLvCjF6h7&#10;lZTYo/sHyjuNQGDTTIOvwFqnTdHAahbzv9Q8dSqaooXNoXixif4frP52eIqPKNL4EUYeYBFB8QH0&#10;T2JvqiFSPfVkT6km7s5CR4s+7yxB8EX29njx04xJaE6ubm+XSyk0VxbL929Xy2x3db0bkdIXA17k&#10;oJHI0yrvq8MDpVPruWWicno980jjdhSuzZS5M2e20B5ZycDDbCT92is0UvRfA7uVJ38O8BxszwGm&#10;/hOU/5EFBfiwT2BdIXDFnQjwGIqE6cvkOf95Ll3Xj735DQAA//8DAFBLAwQUAAYACAAAACEAExpx&#10;gN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdgEoJcaoKwQkJkYYD&#10;RyfeJlbjdYjdNvw9ywlus5rVzJtiM/tBnHCKLpCG5UKBQGqDddRp+KhfbtYgYjJkzRAINXxjhE15&#10;eVGY3IYzVXjapU5wCMXcaOhTGnMpY9ujN3ERRiT29mHyJvE5ddJO5szhfpCZUivpjSNu6M2ITz22&#10;h93Ra9h+UvXsvt6a92pfubp+UPS6Omh9fTVvH0EknNPfM/ziMzqUzNSEI9koBg2ZWjN6YnELgv0s&#10;y5YgGhb3dyDLQv4fUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgJPF6ZcBAAAgAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAExpxgN0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="00335FF5" w:rsidRDefault="00235480" w14:paraId="32BB9AB4" w14:textId="77777777">
+                    <w:p w14:paraId="0B165181" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00235480">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Courier New"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Courier New"/>
                           <w:spacing w:val="-10"/>
                         </w:rPr>
                         <w:t>o</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1290,70 +1296,76 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>termination</w:t>
       </w:r>
       <w:r w:rsidR="009413EC">
         <w:t>/separation</w:t>
       </w:r>
       <w:r w:rsidR="00030791">
         <w:t xml:space="preserve"> by mutual </w:t>
       </w:r>
       <w:r w:rsidR="00BB1EF9">
         <w:t>agreement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00FD19BA">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>effective:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B16513C" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00335FF5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="252"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B16513D" w14:textId="744EB364" w:rsidR="00335FF5" w:rsidRDefault="00235480">
+    <w:p w14:paraId="0B16513D" w14:textId="5E28ADE2" w:rsidR="00335FF5" w:rsidRDefault="00235480">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:ind w:left="1008"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487530496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B16516A" wp14:editId="0B16516B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1326099</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>14528</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="84455" cy="159385"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -1382,56 +1394,56 @@
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Courier New"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Courier New"/>
                                 <w:spacing w:val="-10"/>
                               </w:rPr>
                               <w:t>o</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:shape id="Textbox 13" style="position:absolute;left:0;text-align:left;margin-left:104.4pt;margin-top:1.15pt;width:6.65pt;height:12.55pt;z-index:-15785984;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJ+zB7lwEAACADAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG3ZohI1XQErENIK&#10;Vlr4ANexG4vYY2bcJv17xm7aIrghLvZ4Zvz83htv7kffi6NBchAauZjNpTBBQ+vCvpHfv318tZaC&#10;kgqt6iGYRp4MyfvtyxebIdZmCR30rUHBIIHqITaySynWVUW6M17RDKIJXLSAXiU+4r5qUQ2M7vtq&#10;OZ+/qQbANiJoQ8TZh3NRbgu+tUanr9aSSaJvJHNLZcWy7vJabTeq3qOKndMTDfUPLLxygR+9Qj2o&#10;pMQB3V9Q3mkEAptmGnwF1jptigZWs5j/oea5U9EULWwOxatN9P9g9Zfjc3xCkcb3MPIAiwiKj6B/&#10;EHtTDZHqqSd7SjVxdxY6WvR5ZwmCL7K3p6ufZkxCc3J9d7daSaG5sli9fb1eZbur292IlD4Z8CIH&#10;jUSeVnlfHR8pnVsvLROV8+uZRxp3o3BtI5cZNGd20J5YycDDbCT9PCg0UvSfA7uVJ38J8BLsLgGm&#10;/gOU/5EFBXh3SGBdIXDDnQjwGIqE6cvkOf9+Ll23j739BQAA//8DAFBLAwQUAAYACAAAACEAExpx&#10;gN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdgEoJcaoKwQkJkYYD&#10;RyfeJlbjdYjdNvw9ywlus5rVzJtiM/tBnHCKLpCG5UKBQGqDddRp+KhfbtYgYjJkzRAINXxjhE15&#10;eVGY3IYzVXjapU5wCMXcaOhTGnMpY9ujN3ERRiT29mHyJvE5ddJO5szhfpCZUivpjSNu6M2ITz22&#10;h93Ra9h+UvXsvt6a92pfubp+UPS6Omh9fTVvH0EknNPfM/ziMzqUzNSEI9koBg2ZWjN6YnELgv0s&#10;y5YgGhb3dyDLQv4fUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASfswe5cBAAAgAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAExpxgN0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" w14:anchorId="0B16516A">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0B16516A" id="Textbox 13" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:104.4pt;margin-top:1.15pt;width:6.65pt;height:12.55pt;z-index:-15785984;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJ+zB7lwEAACADAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG3ZohI1XQErENIK&#10;Vlr4ANexG4vYY2bcJv17xm7aIrghLvZ4Zvz83htv7kffi6NBchAauZjNpTBBQ+vCvpHfv318tZaC&#10;kgqt6iGYRp4MyfvtyxebIdZmCR30rUHBIIHqITaySynWVUW6M17RDKIJXLSAXiU+4r5qUQ2M7vtq&#10;OZ+/qQbANiJoQ8TZh3NRbgu+tUanr9aSSaJvJHNLZcWy7vJabTeq3qOKndMTDfUPLLxygR+9Qj2o&#10;pMQB3V9Q3mkEAptmGnwF1jptigZWs5j/oea5U9EULWwOxatN9P9g9Zfjc3xCkcb3MPIAiwiKj6B/&#10;EHtTDZHqqSd7SjVxdxY6WvR5ZwmCL7K3p6ufZkxCc3J9d7daSaG5sli9fb1eZbur292IlD4Z8CIH&#10;jUSeVnlfHR8pnVsvLROV8+uZRxp3o3BtI5cZNGd20J5YycDDbCT9PCg0UvSfA7uVJ38J8BLsLgGm&#10;/gOU/5EFBXh3SGBdIXDDnQjwGIqE6cvkOf9+Ll23j739BQAA//8DAFBLAwQUAAYACAAAACEAExpx&#10;gN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdgEoJcaoKwQkJkYYD&#10;RyfeJlbjdYjdNvw9ywlus5rVzJtiM/tBnHCKLpCG5UKBQGqDddRp+KhfbtYgYjJkzRAINXxjhE15&#10;eVGY3IYzVXjapU5wCMXcaOhTGnMpY9ujN3ERRiT29mHyJvE5ddJO5szhfpCZUivpjSNu6M2ITz22&#10;h93Ra9h+UvXsvt6a92pfubp+UPS6Omh9fTVvH0EknNPfM/ziMzqUzNSEI9koBg2ZWjN6YnELgv0s&#10;y5YgGhb3dyDLQv4fUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASfswe5cBAAAgAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAExpxgN0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="00335FF5" w:rsidRDefault="00235480" w14:paraId="0EDF1693" w14:textId="77777777">
+                    <w:p w14:paraId="0B165182" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00235480">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Courier New"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Courier New"/>
                           <w:spacing w:val="-10"/>
                         </w:rPr>
                         <w:t>o</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1591,50 +1603,56 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>involuntary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>termination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00FD19BA">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>effective:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00247E7D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B16513E" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00335FF5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B16513F" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00335FF5">
@@ -1695,56 +1713,56 @@
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Courier New"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Courier New"/>
                                 <w:spacing w:val="-10"/>
                               </w:rPr>
                               <w:t>o</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:shape id="Textbox 17" style="position:absolute;left:0;text-align:left;margin-left:104.4pt;margin-top:1.15pt;width:6.65pt;height:12.55pt;z-index:-15785472;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1029" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOI5wKmAEAACADAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNO3uFpWo6QpYgZBW&#10;gLTsB7iO3VjEHjPjNunfM3bTFrE3xMUez4yf33vj9f3oe3EwSA5CIxezuRQmaGhd2DXy+cenNysp&#10;KKnQqh6CaeTRkLzfvH61HmJtbqCDvjUoGCRQPcRGdinFuqpId8YrmkE0gYsW0KvER9xVLaqB0X1f&#10;3cznb6sBsI0I2hBx9uFUlJuCb63R6Zu1ZJLoG8ncUlmxrNu8Vpu1qneoYuf0REP9AwuvXOBHL1AP&#10;KimxR/cCyjuNQGDTTIOvwFqnTdHAahbzv9Q8dSqaooXNoXixif4frP56eIrfUaTxA4w8wCKC4iPo&#10;n8TeVEOkeurJnlJN3J2FjhZ93lmC4Ivs7fHipxmT0Jxc3d0tl1JoriyW725Xy2x3db0bkdJnA17k&#10;oJHI0yrvq8MjpVPruWWicno980jjdhSubeRtBs2ZLbRHVjLwMBtJv/YKjRT9l8Bu5cmfAzwH23OA&#10;qf8I5X9kQQHe7xNYVwhccScCPIYiYfoyec5/nkvX9WNvfgMAAP//AwBQSwMEFAAGAAgAAAAhABMa&#10;cYDdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3YBKCXGqCsEJCZGG&#10;A0cn3iZW43WI3Tb8PcsJbrOa1cybYjP7QZxwii6QhuVCgUBqg3XUafioX27WIGIyZM0QCDV8Y4RN&#10;eXlRmNyGM1V42qVOcAjF3GjoUxpzKWPbozdxEUYk9vZh8ibxOXXSTubM4X6QmVIr6Y0jbujNiE89&#10;tofd0WvYflL17L7emvdqX7m6flD0ujpofX01bx9BJJzT3zP84jM6lMzUhCPZKAYNmVozemJxC4L9&#10;LMuWIBoW93cgy0L+H1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA4jnAqYAQAAIAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABMacYDdAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" w14:anchorId="0B16516E">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0B16516E" id="Textbox 17" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:104.4pt;margin-top:1.15pt;width:6.65pt;height:12.55pt;z-index:-15785472;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOI5wKmAEAACADAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNO3uFpWo6QpYgZBW&#10;gLTsB7iO3VjEHjPjNunfM3bTFrE3xMUez4yf33vj9f3oe3EwSA5CIxezuRQmaGhd2DXy+cenNysp&#10;KKnQqh6CaeTRkLzfvH61HmJtbqCDvjUoGCRQPcRGdinFuqpId8YrmkE0gYsW0KvER9xVLaqB0X1f&#10;3cznb6sBsI0I2hBx9uFUlJuCb63R6Zu1ZJLoG8ncUlmxrNu8Vpu1qneoYuf0REP9AwuvXOBHL1AP&#10;KimxR/cCyjuNQGDTTIOvwFqnTdHAahbzv9Q8dSqaooXNoXixif4frP56eIrfUaTxA4w8wCKC4iPo&#10;n8TeVEOkeurJnlJN3J2FjhZ93lmC4Ivs7fHipxmT0Jxc3d0tl1JoriyW725Xy2x3db0bkdJnA17k&#10;oJHI0yrvq8MjpVPruWWicno980jjdhSubeRtBs2ZLbRHVjLwMBtJv/YKjRT9l8Bu5cmfAzwH23OA&#10;qf8I5X9kQQHe7xNYVwhccScCPIYiYfoyec5/nkvX9WNvfgMAAP//AwBQSwMEFAAGAAgAAAAhABMa&#10;cYDdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3YBKCXGqCsEJCZGG&#10;A0cn3iZW43WI3Tb8PcsJbrOa1cybYjP7QZxwii6QhuVCgUBqg3XUafioX27WIGIyZM0QCDV8Y4RN&#10;eXlRmNyGM1V42qVOcAjF3GjoUxpzKWPbozdxEUYk9vZh8ibxOXXSTubM4X6QmVIr6Y0jbujNiE89&#10;tofd0WvYflL17L7emvdqX7m6flD0ujpofX01bx9BJJzT3zP84jM6lMzUhCPZKAYNmVozemJxC4L9&#10;LMuWIBoW93cgy0L+H1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA4jnAqYAQAAIAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABMacYDdAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="00335FF5" w:rsidRDefault="00235480" w14:paraId="4EE50D36" w14:textId="77777777">
+                    <w:p w14:paraId="0B165183" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00235480">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Courier New"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Courier New"/>
                           <w:spacing w:val="-10"/>
                         </w:rPr>
                         <w:t>o</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1982,56 +2000,56 @@
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Courier New"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Courier New"/>
                                 <w:spacing w:val="-10"/>
                               </w:rPr>
                               <w:t>o</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:shape id="Textbox 21" style="position:absolute;left:0;text-align:left;margin-left:104.4pt;margin-top:1.15pt;width:6.65pt;height:12.55pt;z-index:-15784448;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1030" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaLKuFlwEAACADAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNO3SohI1XQErENIK&#10;Vlr4ANexG4vYY2bcJv17xm7aIrghLvZ4Zvz83htv7kffi6NBchAauZjNpTBBQ+vCvpHfv318tZaC&#10;kgqt6iGYRp4MyfvtyxebIdbmDjroW4OCQQLVQ2xkl1Ksq4p0Z7yiGUQTuGgBvUp8xH3VohoY3ffV&#10;3Xz+phoA24igDRFnH85FuS341hqdvlpLJom+kcwtlRXLustrtd2oeo8qdk5PNNQ/sPDKBX70CvWg&#10;khIHdH9BeacRCGyaafAVWOu0KRpYzWL+h5rnTkVTtLA5FK820f+D1V+Oz/EJRRrfw8gDLCIoPoL+&#10;QexNNUSqp57sKdXE3VnoaNHnnSUIvsjenq5+mjEJzcn1crlaSaG5sli9fb1eZbur292IlD4Z8CIH&#10;jUSeVnlfHR8pnVsvLROV8+uZRxp3o3BtI5cZNGd20J5YycDDbCT9PCg0UvSfA7uVJ38J8BLsLgGm&#10;/gOU/5EFBXh3SGBdIXDDnQjwGIqE6cvkOf9+Ll23j739BQAA//8DAFBLAwQUAAYACAAAACEAExpx&#10;gN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdgEoJcaoKwQkJkYYD&#10;RyfeJlbjdYjdNvw9ywlus5rVzJtiM/tBnHCKLpCG5UKBQGqDddRp+KhfbtYgYjJkzRAINXxjhE15&#10;eVGY3IYzVXjapU5wCMXcaOhTGnMpY9ujN3ERRiT29mHyJvE5ddJO5szhfpCZUivpjSNu6M2ITz22&#10;h93Ra9h+UvXsvt6a92pfubp+UPS6Omh9fTVvH0EknNPfM/ziMzqUzNSEI9koBg2ZWjN6YnELgv0s&#10;y5YgGhb3dyDLQv4fUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmiyrhZcBAAAgAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAExpxgN0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" w14:anchorId="0B165172">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0B165172" id="Textbox 21" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:104.4pt;margin-top:1.15pt;width:6.65pt;height:12.55pt;z-index:-15784448;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaLKuFlwEAACADAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNO3SohI1XQErENIK&#10;Vlr4ANexG4vYY2bcJv17xm7aIrghLvZ4Zvz83htv7kffi6NBchAauZjNpTBBQ+vCvpHfv318tZaC&#10;kgqt6iGYRp4MyfvtyxebIdbmDjroW4OCQQLVQ2xkl1Ksq4p0Z7yiGUQTuGgBvUp8xH3VohoY3ffV&#10;3Xz+phoA24igDRFnH85FuS341hqdvlpLJom+kcwtlRXLustrtd2oeo8qdk5PNNQ/sPDKBX70CvWg&#10;khIHdH9BeacRCGyaafAVWOu0KRpYzWL+h5rnTkVTtLA5FK820f+D1V+Oz/EJRRrfw8gDLCIoPoL+&#10;QexNNUSqp57sKdXE3VnoaNHnnSUIvsjenq5+mjEJzcn1crlaSaG5sli9fb1eZbur292IlD4Z8CIH&#10;jUSeVnlfHR8pnVsvLROV8+uZRxp3o3BtI5cZNGd20J5YycDDbCT9PCg0UvSfA7uVJ38J8BLsLgGm&#10;/gOU/5EFBXh3SGBdIXDDnQjwGIqE6cvkOf9+Ll23j739BQAA//8DAFBLAwQUAAYACAAAACEAExpx&#10;gN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdgEoJcaoKwQkJkYYD&#10;RyfeJlbjdYjdNvw9ywlus5rVzJtiM/tBnHCKLpCG5UKBQGqDddRp+KhfbtYgYjJkzRAINXxjhE15&#10;eVGY3IYzVXjapU5wCMXcaOhTGnMpY9ujN3ERRiT29mHyJvE5ddJO5szhfpCZUivpjSNu6M2ITz22&#10;h93Ra9h+UvXsvt6a92pfubp+UPS6Omh9fTVvH0EknNPfM/ziMzqUzNSEI9koBg2ZWjN6YnELgv0s&#10;y5YgGhb3dyDLQv4fUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmiyrhZcBAAAgAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAExpxgN0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="00335FF5" w:rsidRDefault="00235480" w14:paraId="370D3213" w14:textId="77777777">
+                    <w:p w14:paraId="0B165184" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00235480">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Courier New"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Courier New"/>
                           <w:spacing w:val="-10"/>
                         </w:rPr>
                         <w:t>o</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -2173,69 +2191,61 @@
             <w:pict w14:anchorId="0DF5861C">
               <v:group id="Group 22" style="position:absolute;margin-left:96.55pt;margin-top:-.45pt;width:17.65pt;height:15.35pt;z-index:15737856;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="224154,194945" o:spid="_x0000_s1026" w14:anchorId="6F787634" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANELL4BwMAAGkJAAAOAAAAZHJzL2Uyb0RvYy54bWzUVk1P3DAQvVfqf7B8L0mWBXYjsqiCsqqE&#10;AAmqnr2O86E6sWt7N8u/79iOk7BUVaHi0ByScTwezzy/N8n5xb7haMeUrkWb4eQoxoi1VOR1W2b4&#10;2+P1pwVG2pA2J1y0LMNPTOOL1ccP551M2UxUgudMIQjS6rSTGa6MkWkUaVqxhugjIVkLk4VQDTEw&#10;VGWUK9JB9IZHszg+jTqhcqkEZVrD2ys/iVcuflEwau6KQjODeIYhN+Puyt039h6tzklaKiKrmvZp&#10;kDdk0ZC6hU2HUFfEELRV9YtQTU2V0KIwR1Q0kSiKmjJXA1STxAfVrJXYSldLmXalHGACaA9wenNY&#10;ertbK/kg75XPHswbQX9owCXqZJlO5+24HJ33hWrsIigC7R2iTwOibG8QhZez2Tw5mWNEYSpZzpfz&#10;E484reBYXqyi1Zc/rotI6jd1qQ2pdBK4o0d49L/B81ARyRzq2pZ/r1CdQyXHGLWkAQqve7bAG0DJ&#10;bg5eFsF+pHsw347PUCdJ6VabNRMOaLK70cYTNg8WqYJF920wFdDeEp47whuMgPAKIyD8xsMvibHr&#10;7OlZE3XjSVXDQdnZRuzYo3B+xh4XnGccn2EUThoyHV14O3UFtU28wlx4ShfO+wAxFmcLmxmECw7h&#10;6R0n+77O2yl8EpZyoZnfyVbuthzQAL8p3lrwOr+uObf1a1VuLrlCOwLAXrurz3jiBrzUqT9/a21E&#10;/gT06YAwGdY/t0QxjPjXFghqe1EwVDA2wVCGXwrXsRz0SpvH/XeiJJJgZtiAvG5F4ClJAzEgf+vg&#10;fe3KVnzeGlHUljUuN59RPwDNeP6+v3igBRyIZ27R+2vxnB6feK44A1aSdGgxSTIfWswCiOJaDEAR&#10;9Dc90oAUNOp3kFCfiZWQT8TmOerjGecXs2Tg/OhywPokOe7VBgFH/+AVnr1GRu9D1j93fIUyf7fr&#10;ayTEW9tbktnpcuk+jxOtHEgqdtdLSXlKXxFdeem5CEOv6Jn8f0nOfb3ge+6aT//vYX8YpmNX2PiH&#10;tPoFAAD//wMAUEsDBBQABgAIAAAAIQCZUiQS3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvgv9hGcFbu0mqksRsSinqqQi2gnjbZqdJaHY2ZLdJ+u8dT3qbx3u8+V6xnm0nRhx860hB&#10;vIxAIFXOtFQr+Dy8LlIQPmgyunOECq7oYV3e3hQ6N26iDxz3oRZcQj7XCpoQ+lxKXzVotV+6Hom9&#10;kxusDiyHWppBT1xuO5lE0ZO0uiX+0Ogetw1W5/3FKnib9LRZxS/j7nzaXr8Pj+9fuxiVur+bN88g&#10;As7hLwy/+IwOJTMd3YWMFx3rbBVzVMEiA8F+kqQPII58ZCnIspD/B5Q/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAA0QsvgHAwAAaQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAJlSJBLfAAAACAEAAA8AAAAAAAAAAAAAAAAAYQUAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABtBgAAAAA=&#10;">
                 <v:shape id="Graphic 23" style="position:absolute;width:224154;height:194945;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="224154,194945" o:spid="_x0000_s1027" stroked="f" path="m224007,l,,,194878r224007,l224007,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArbEkUxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGEvoqkW/1CNIsLCHmRBV0Rvj+bZFpuXkmRr/fabhYU9DjPzG2a97UwtWnK+sqxgMk5A&#10;EOdWV1woOH+9j5YgfEDWWFsmBS/ysN30e2vMtH3ykdpTKESEsM9QQRlCk0np85IM+rFtiKN3t85g&#10;iNIVUjt8Rrip5TRJ5tJgxXGhxIb2JeWP07dR0E7SxcI9dDCXM12G6XX2uTvclHobdLsViEBd+A//&#10;tT+0gmkKv1/iD5CbHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQArbEkUxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 24" style="position:absolute;left:6350;top:6350;width:211454;height:182245;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="211454,182245" o:spid="_x0000_s1028" filled="f" strokeweight=".35275mm" path="m,182178r211307,l211307,,,,,182178xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB17qITxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReim6UUiS6igii0IuNuXh7ZJ/ZaPZtyG5jml/vFgo9DjPzDbPa9LYWHbW+cqxgNk1A&#10;EBdOV1wqyM/7yQKED8gaa8ek4Ic8bNajlxWm2j34i7oslCJC2KeowITQpFL6wpBFP3UNcfSurrUY&#10;omxLqVt8RLit5TxJPqTFiuOCwYZ2hop79m0VZDSczK07VH72+ab9JR+OfBiUeh332yWIQH34D/+1&#10;j1rB/B1+v8QfINdPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHXuohPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="o_Other_reason:_________________________"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>Other</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>reason:</w:t>
       </w:r>
       <w:r w:rsidR="00247E7D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...6 lines deleted...]
-        <w:t>________</w:t>
+        <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B165145" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00335FF5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50CDB39B" w14:textId="65879E8A" w:rsidR="00335FF5" w:rsidRDefault="00235480" w:rsidP="6356CEAB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="56"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -2489,71 +2499,57 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
-        <w:t>By</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">By:  </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0789">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">:  </w:t>
-[...12 lines deleted...]
-        <w:t>, job title of Company representative</w:t>
+        <w:t>Name, job title of Company representative</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B16514D" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00335FF5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="127"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F9EE32E" w14:textId="4D463DAB" w:rsidR="00026463" w:rsidRPr="00247E7D" w:rsidRDefault="00026463" w:rsidP="00026463">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="288"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00247E7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -2661,223 +2657,163 @@
         </w:rPr>
         <w:t>I acknowledge that</w:t>
       </w:r>
       <w:r w:rsidR="00D76C63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> I received a copy of the above Notice of Change in Relationship form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE5B495" w14:textId="77777777" w:rsidR="0049055F" w:rsidRDefault="0049055F" w:rsidP="006150A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2224878A" w14:textId="77777777" w:rsidR="0049055F" w:rsidRDefault="0049055F" w:rsidP="006150A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="205EA51C" w14:textId="0586087F" w:rsidR="00247E7D" w:rsidRDefault="00044F35" w:rsidP="00247E7D">
+    <w:p w14:paraId="513C3D27" w14:textId="6A24AB04" w:rsidR="00FD19BA" w:rsidRDefault="00044F35" w:rsidP="001D6198">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="20"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487596032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="499838D7" wp14:editId="483723F8">
-[...60 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487595008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32EC6647" wp14:editId="1AE3F489">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487595008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32EC6647" wp14:editId="55838518">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>581025</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126365</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1541780" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="20320" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="868553838" name="Straight Connector 27"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1541780" cy="9525"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:line id="Straight Connector 27" style="position:absolute;z-index:487595008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="black [3040]" from="45.75pt,9.95pt" to="167.15pt,10.7pt" w14:anchorId="5AB6424F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNQG9+nAEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815KMOk0EyzkkaC5F&#10;GjTJBzDU0iJKcokla8l/X5K25aIpiqLoZcXHzO7OcLW+maxhO6Cg0XW8WdScgZPYa7ft+Mvzp/dX&#10;nIUoXC8MOuj4HgK/2by7WI++hSUOaHoglpK40I6+40OMvq2qIAewIizQg0uXCsmKmLa0rXoSY8pu&#10;TbWs68tqROo9oYQQ0und4ZJvSn6lQMYvSgWIzHQ89RZLpBJfc6w2a9FuSfhBy2Mb4h+6sEK7VHRO&#10;dSeiYN9Jv0lltSQMqOJCoq1QKS2haEhqmvoXNU+D8FC0JHOCn20K/y+tfNjdukdKNow+tME/UlYx&#10;KbL5m/pjUzFrP5sFU2QyHTarD83Hq+SpTHfXq+Uqe1mduZ5CvAe0LC86brTLUkQrdp9DPEBPkMQ7&#10;Vy+ruDeQwcZ9BcV0n+sVdhkMuDXEdiI9af+tOZYtyExR2piZVP+ZdMRmGpRh+VvijC4V0cWZaLVD&#10;+l3VOJ1aVQf8SfVBa5b9iv2+vEWxI714MfQ4nXmkft4X+vkf2vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa2O4B3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NToRAEITvJr7DpE28uQPL6i7IsDH+&#10;nPSA6MHjLNMCWaaHMLOAPr3tSY/VVan6Ot8vthcTjr5zpCBeRSCQamc6ahS8vz1d7UD4oMno3hEq&#10;+EIP++L8LNeZcTO94lSFRnAJ+UwraEMYMil93aLVfuUGJPY+3Wh1YDk20ox65nLby3UU3UirO+KF&#10;Vg9432J9rE5WwfbxuSqH+eHlu5RbWZaTC7vjh1KXF8vdLYiAS/gLwy8+o0PBTAd3IuNFryCNrznJ&#10;9zQFwX6SbBIQBwXreAOyyOX/B4ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI1Ab36c&#10;AQAAiwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANrY&#10;7gHfAAAACAEAAA8AAAAAAAAAAAAAAAAA9gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="33934979" id="Straight Connector 27" o:spid="_x0000_s1026" style="position:absolute;z-index:487595008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="45.75pt,9.95pt" to="167.15pt,10.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNQG9+nAEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815KMOk0EyzkkaC5F&#10;GjTJBzDU0iJKcokla8l/X5K25aIpiqLoZcXHzO7OcLW+maxhO6Cg0XW8WdScgZPYa7ft+Mvzp/dX&#10;nIUoXC8MOuj4HgK/2by7WI++hSUOaHoglpK40I6+40OMvq2qIAewIizQg0uXCsmKmLa0rXoSY8pu&#10;TbWs68tqROo9oYQQ0und4ZJvSn6lQMYvSgWIzHQ89RZLpBJfc6w2a9FuSfhBy2Mb4h+6sEK7VHRO&#10;dSeiYN9Jv0lltSQMqOJCoq1QKS2haEhqmvoXNU+D8FC0JHOCn20K/y+tfNjdukdKNow+tME/UlYx&#10;KbL5m/pjUzFrP5sFU2QyHTarD83Hq+SpTHfXq+Uqe1mduZ5CvAe0LC86brTLUkQrdp9DPEBPkMQ7&#10;Vy+ruDeQwcZ9BcV0n+sVdhkMuDXEdiI9af+tOZYtyExR2piZVP+ZdMRmGpRh+VvijC4V0cWZaLVD&#10;+l3VOJ1aVQf8SfVBa5b9iv2+vEWxI714MfQ4nXmkft4X+vkf2vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa2O4B3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NToRAEITvJr7DpE28uQPL6i7IsDH+&#10;nPSA6MHjLNMCWaaHMLOAPr3tSY/VVan6Ot8vthcTjr5zpCBeRSCQamc6ahS8vz1d7UD4oMno3hEq&#10;+EIP++L8LNeZcTO94lSFRnAJ+UwraEMYMil93aLVfuUGJPY+3Wh1YDk20ox65nLby3UU3UirO+KF&#10;Vg9432J9rE5WwfbxuSqH+eHlu5RbWZaTC7vjh1KXF8vdLYiAS/gLwy8+o0PBTAd3IuNFryCNrznJ&#10;9zQFwX6SbBIQBwXreAOyyOX/B4ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI1Ab36c&#10;AQAAiwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANrY&#10;7gHfAAAACAEAAA8AAAAAAAAAAAAAAAAA9gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00850372">
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="005773A5">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00850372">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00850372">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00850372">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00850372">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00850372">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00850372">
         <w:tab/>
         <w:t>Signed</w:t>
       </w:r>
       <w:r w:rsidR="005773A5">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00247E7D">
-        <w:t xml:space="preserve"> _</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="5B0DA5F2" w14:textId="6CE24F43" w:rsidR="00247E7D" w:rsidRDefault="00247E7D" w:rsidP="00247E7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D6198">
+        <w:t>_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCB30C5" w14:textId="77777777" w:rsidR="001D6198" w:rsidRDefault="001D6198" w:rsidP="001D6198">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="20"/>
         <w:ind w:left="288"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B165153" w14:textId="10D58B09" w:rsidR="00335FF5" w:rsidRDefault="005773A5" w:rsidP="00247E7D">
+    <w:p w14:paraId="0B165153" w14:textId="5F90CE03" w:rsidR="00335FF5" w:rsidRDefault="005773A5" w:rsidP="001D6198">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="20"/>
         <w:ind w:left="3888" w:firstLine="432"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Print Name:</w:t>
       </w:r>
       <w:r w:rsidR="00247E7D">
         <w:t xml:space="preserve"> ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11AE6C4C" w14:textId="77777777" w:rsidR="00247E7D" w:rsidRDefault="00247E7D">
       <w:pPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="287"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B165154" w14:textId="0A44EFC1" w:rsidR="00335FF5" w:rsidRDefault="00235480">
       <w:pPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="287"/>
@@ -3097,51 +3033,51 @@
     <w:p w14:paraId="0B165156" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00335FF5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B165157" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00335FF5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B165158" w14:textId="77777777" w:rsidR="00335FF5" w:rsidRDefault="00335FF5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="17"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B165159" w14:textId="408D1E52" w:rsidR="00335FF5" w:rsidRDefault="00235480" w:rsidP="6356CEAB">
+    <w:p w14:paraId="0B165159" w14:textId="0D8BD70A" w:rsidR="00335FF5" w:rsidRDefault="00235480" w:rsidP="6356CEAB">
       <w:pPr>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6356CEAB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>©</w:t>
       </w:r>
       <w:r w:rsidRPr="6356CEAB">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6356CEAB">
         <w:rPr>
           <w:sz w:val="16"/>
@@ -3220,96 +3156,88 @@
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D31322">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D31322">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D31322">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="7B551307" w:rsidRPr="6356CEAB">
+      <w:r w:rsidR="001D6198">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>01_202</w:t>
-[...7 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>4/8/2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00335FF5">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1120" w:right="1800" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="double" w:sz="4" w:space="24" w:color="000000"/>
         <w:left w:val="double" w:sz="4" w:space="24" w:color="000000"/>
         <w:bottom w:val="double" w:sz="4" w:space="24" w:color="000000"/>
         <w:right w:val="double" w:sz="4" w:space="24" w:color="000000"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A373241" w14:textId="77777777" w:rsidR="00B13752" w:rsidRDefault="00B13752">
+    <w:p w14:paraId="635D9F63" w14:textId="77777777" w:rsidR="004A5A92" w:rsidRDefault="004A5A92">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D4E4FBA" w14:textId="77777777" w:rsidR="00B13752" w:rsidRDefault="00B13752">
+    <w:p w14:paraId="57FE8DA1" w14:textId="77777777" w:rsidR="004A5A92" w:rsidRDefault="004A5A92">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -3365,58 +3293,58 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3000" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0A10238F" w14:textId="31D6E54B" w:rsidR="6356CEAB" w:rsidRDefault="6356CEAB" w:rsidP="6356CEAB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3000" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="703F0A7B" w14:textId="5AED23AC" w:rsidR="6356CEAB" w:rsidRDefault="6356CEAB"/>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="007C96F5" w14:textId="77777777" w:rsidR="00B13752" w:rsidRDefault="00B13752">
+    <w:p w14:paraId="646D940C" w14:textId="77777777" w:rsidR="004A5A92" w:rsidRDefault="004A5A92">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15452C0E" w14:textId="77777777" w:rsidR="00B13752" w:rsidRDefault="00B13752">
+    <w:p w14:paraId="4C5FE9C5" w14:textId="77777777" w:rsidR="004A5A92" w:rsidRDefault="004A5A92">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3000"/>
       <w:gridCol w:w="3000"/>
       <w:gridCol w:w="3000"/>
     </w:tblGrid>
     <w:tr w:rsidR="6356CEAB" w14:paraId="4F67106C" w14:textId="77777777" w:rsidTr="6356CEAB">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
@@ -3443,125 +3371,133 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3000" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="04EA2808" w14:textId="7ACB8CF5" w:rsidR="6356CEAB" w:rsidRDefault="6356CEAB" w:rsidP="6356CEAB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5DA47FC4" w14:textId="58C51188" w:rsidR="6356CEAB" w:rsidRDefault="6356CEAB" w:rsidP="6356CEAB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00335FF5"/>
     <w:rsid w:val="00026463"/>
     <w:rsid w:val="00030791"/>
     <w:rsid w:val="000440E1"/>
     <w:rsid w:val="00044F35"/>
     <w:rsid w:val="000B4D1A"/>
+    <w:rsid w:val="00142263"/>
+    <w:rsid w:val="001B144F"/>
     <w:rsid w:val="001D386C"/>
+    <w:rsid w:val="001D6198"/>
     <w:rsid w:val="00235480"/>
     <w:rsid w:val="00247E7D"/>
     <w:rsid w:val="002629E2"/>
     <w:rsid w:val="002706A0"/>
     <w:rsid w:val="0027688F"/>
     <w:rsid w:val="002E0789"/>
     <w:rsid w:val="00335FF5"/>
     <w:rsid w:val="003674C6"/>
     <w:rsid w:val="003700F0"/>
+    <w:rsid w:val="003D278D"/>
+    <w:rsid w:val="003E7877"/>
     <w:rsid w:val="0049055F"/>
     <w:rsid w:val="004A3671"/>
+    <w:rsid w:val="004A5A92"/>
     <w:rsid w:val="004D1A70"/>
     <w:rsid w:val="0055576E"/>
     <w:rsid w:val="005773A5"/>
     <w:rsid w:val="005A17A4"/>
     <w:rsid w:val="005B6883"/>
     <w:rsid w:val="00611096"/>
     <w:rsid w:val="006150A1"/>
+    <w:rsid w:val="00631B0C"/>
     <w:rsid w:val="006B7446"/>
     <w:rsid w:val="007417BB"/>
     <w:rsid w:val="007474D8"/>
     <w:rsid w:val="00841524"/>
     <w:rsid w:val="00841776"/>
     <w:rsid w:val="00850372"/>
     <w:rsid w:val="009413EC"/>
     <w:rsid w:val="00A61F2C"/>
     <w:rsid w:val="00A620FA"/>
     <w:rsid w:val="00A76DA5"/>
     <w:rsid w:val="00B13752"/>
     <w:rsid w:val="00B55F5C"/>
     <w:rsid w:val="00B83DDD"/>
     <w:rsid w:val="00BB1EF9"/>
     <w:rsid w:val="00BC2D93"/>
     <w:rsid w:val="00C33037"/>
     <w:rsid w:val="00CE7D62"/>
     <w:rsid w:val="00D31322"/>
     <w:rsid w:val="00D37511"/>
     <w:rsid w:val="00D76C63"/>
     <w:rsid w:val="00DC3660"/>
     <w:rsid w:val="00DE35B5"/>
     <w:rsid w:val="00DF6139"/>
     <w:rsid w:val="00E1568D"/>
     <w:rsid w:val="00EC12E5"/>
     <w:rsid w:val="00FA1B70"/>
+    <w:rsid w:val="00FD19BA"/>
     <w:rsid w:val="00FF3BCE"/>
     <w:rsid w:val="0A4A81BE"/>
     <w:rsid w:val="0D47D07C"/>
     <w:rsid w:val="5D6C2E13"/>
     <w:rsid w:val="6356CEAB"/>
     <w:rsid w:val="66DA5499"/>
     <w:rsid w:val="7B551307"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -4372,52 +4308,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006E560614AA1C274FAC92E0D9FDE0944A" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="20ff9b85e51a9ae405b8fe3ac1bef631">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e4852bf0-0354-458e-9f45-ee0d84c7e557" xmlns:ns3="ad3a708c-df98-43ae-88a2-69557bad2fd1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="da8593f93cd6a235660b5b0628eaf6de" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006E560614AA1C274FAC92E0D9FDE0944A" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3ed911a228001d85d0174c6a1a1a6288">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e4852bf0-0354-458e-9f45-ee0d84c7e557" xmlns:ns3="ad3a708c-df98-43ae-88a2-69557bad2fd1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="76d3d95def6d2478e653dc6fbb9e0857" ns2:_="" ns3:_="">
     <xsd:import namespace="e4852bf0-0354-458e-9f45-ee0d84c7e557"/>
     <xsd:import namespace="ad3a708c-df98-43ae-88a2-69557bad2fd1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4633,102 +4569,102 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e4852bf0-0354-458e-9f45-ee0d84c7e557">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ad3a708c-df98-43ae-88a2-69557bad2fd1" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B37306-B617-4E67-AD51-9A58316021BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91BF6798-A75F-4800-A5CF-580F682BB278}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e4852bf0-0354-458e-9f45-ee0d84c7e557"/>
     <ds:schemaRef ds:uri="ad3a708c-df98-43ae-88a2-69557bad2fd1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C8B141D-2CDA-434C-B3DC-925FE06D4249}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e4852bf0-0354-458e-9f45-ee0d84c7e557"/>
     <ds:schemaRef ds:uri="ad3a708c-df98-43ae-88a2-69557bad2fd1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E80B46BD-429C-4BD4-BA00-A5B40B8DD9E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>163</Words>
-  <Characters>935</Characters>
+  <Words>188</Words>
+  <Characters>943</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Silvers HR Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1096</CharactersWithSpaces>
+  <CharactersWithSpaces>1112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CHANGE IN EMPLOYMENT RELATIONSHIP</dc:title>
   <dc:creator>Kim Silvers</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-08-21T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 18 for Word</vt:lpwstr>